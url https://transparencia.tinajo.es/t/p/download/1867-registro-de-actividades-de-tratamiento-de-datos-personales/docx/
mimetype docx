--- v0 (2026-06-19)
+++ v1 (2026-09-18)
@@ -416,50 +416,79 @@
           <w:tcPr>
             <w:tcW w:w="14650" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="489550" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Servicios Sociales</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14650" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="489550" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delegado de protección de datos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14650" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 