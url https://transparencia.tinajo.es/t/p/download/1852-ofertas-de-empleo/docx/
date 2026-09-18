--- v0 (2026-06-19)
+++ v1 (2026-09-18)
@@ -91,59 +91,1472 @@
           <w:tcPr>
             <w:tcW w:w="324350" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="63950" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Plazos y grado de ejecución</w:t>
-[...7 lines deleted...]
-          </w:tcPr>
+              <w:t xml:space="preserve">Resolución definitiva Jefe de Equipo Electricidad</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="143400" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="324350" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="63950" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Relación de Aprobados Trabajadora Social Servicios Sociales</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="143400" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="324350" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="63950" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Relación de Aprobados Técnico Responsable Centro de Mayores</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="143400" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="324350" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="63950" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Relación de Aprobados Técnico Jurídico Servicios Generales</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="143400" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="324350" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="63950" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Relación de Aprobados Técnico de Juventud</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="143400" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="324350" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="63950" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Relación de Aprobados Técnico Cultura Educación Igualdad</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="143400" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="324350" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="63950" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Relación de Aprobados Técnico Auxiliar Medio Ambiente</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="143400" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="324350" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="63950" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Relación de Aprobados Técnico Auxiliar de Deportes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="143400" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="324350" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="63950" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Relación de Aprobados Técnico Archivero</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="143400" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="324350" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="63950" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Relación de Aprobados TAE Recursos Humanos, Empleo y Cometidos Multiples</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="143400" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="324350" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="63950" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Relación de Aprobados Psicóloga Servicios Sociales</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="143400" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="324350" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="63950" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Relación de Aprobados Personal de Mantenimiento</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="143400" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="324350" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="63950" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Relación de Aprobados Personal de Limpieza</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="143400" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="324350" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="63950" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Relación de Aprobados Operario de Servicios</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="143400" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="324350" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="63950" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Relación de Aprobados Oficial Servicios Varios</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="143400" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="324350" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="63950" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Relación de Aprobados Oficial Servicios Varios B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="143400" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="324350" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="63950" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Relación de Aprobados Oficial Servicios Varios A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="143400" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="324350" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="63950" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Relación de Aprobados Monitor Sociocultural</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="143400" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="324350" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="63950" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Relación de Aprobados Monitor Deportivo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="143400" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="324350" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="63950" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Relación de Aprobados Licenciado en Educación Física</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="143400" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="324350" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="63950" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Relación de Aprobados Jefa equipo de Obras</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="143400" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="324350" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="63950" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Relación de Aprobados Delineante Proyectista</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="143400" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="324350" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="63950" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Relación de Aprobados Conductor Servicios Municipales</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="143400" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="324350" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="63950" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Relación de Aprobados Conductor Servicios Municipales Especializado</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="143400" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="324350" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="63950" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Relación de aprobados Ayudante servicios</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="143400" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="324350" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="63950" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Relación de aprobados Técnico de festejos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="143400" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="324350" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="63950" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Relación de aprobados Auxiliar servicio ayuda a domicilio</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="143400" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="324350" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="63950" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Relación de aprobados Auxiliar de Servicios Varios</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="143400" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="324350" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="63950" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Relación de aprobados de Auxiliar de Mantenimiento</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="143400" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="324350" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="63950" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Relación de aprobados Auxiliar de biblioteca</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="143400" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="324350" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="63950" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Relación de aprobados Auxiliar Administrativo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="143400" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="324350" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="63950" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Relación de aprobados Arquitecto Municipal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="143400" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="324350" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="63950" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Oferta de Emplo público. Plazos y grado de ejecución</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="143400" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="324350" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>