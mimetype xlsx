--- v0 (2026-05-04)
+++ v1 (2026-06-19)
@@ -329,51 +329,51 @@
   <si>
     <t>ORDENANZA FISCAL  NÚMERO 1  REGULADORA DEL IMPUESTO SOBRE BIENES  INMUEBLES</t>
   </si>
   <si>
     <t>ORDENANZA FISCAL  NÚMERO 4  REGULADORA  DEL IMPUESTO SOBRE EL INCREMENTO DE VALOR DE LOS  TERRENOS DE NATURALEZA URBANA</t>
   </si>
   <si>
     <t>ORDENANZA FISCAL NÚMERO 2  REGULADORA DEL IMPUESTO SOBRE VEHÍCULOS DE TRACCIÓN MECÁNICA</t>
   </si>
   <si>
     <t>ORDENANZA FISCAL NÚM. 3 REGULADORA DEL IMPUESTO SOBRE  CONSTRUCCIONES, INSTALACIONES Y OBRAS</t>
   </si>
   <si>
     <t>11-12-2003</t>
   </si>
   <si>
     <t xml:space="preserve"> TASA SOBRE UTILIZACIÓN DE LA FINCA TIMANFAYA</t>
   </si>
   <si>
     <t>01-01-1990</t>
   </si>
   <si>
     <t>ORDENANZA FISCAL Nº. 22 DE LA TASA POR UTILIZACIÓN DE LUGARES  DE OCIO Y ESPARCIMIENTO MUNICIPALES</t>
   </si>
   <si>
-    <t>Desde el pasado junio de 2025 no se elaborado nueva normativa.</t>
+    <t>Desde el pasado junio de 2025 no se ha elaborado nueva normativa.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>