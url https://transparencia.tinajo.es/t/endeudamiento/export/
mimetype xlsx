--- v0 (2026-05-04)
+++ v1 (2026-06-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>fecha</t>
   </si>
   <si>
     <t>deuda</t>
   </si>
   <si>
     <t>endeudamiento</t>
   </si>
   <si>
     <t>endeudamiento_habitante</t>
   </si>
   <si>
     <t>documento_enlace</t>
   </si>
   <si>
     <t>years</t>
   </si>
   <si>
     <t>31-12-2025</t>
   </si>
   <si>
@@ -74,54 +74,60 @@
   <si>
     <t>511352,27</t>
   </si>
   <si>
     <t>0,05</t>
   </si>
   <si>
     <t>239,61</t>
   </si>
   <si>
     <t>31-12-2023</t>
   </si>
   <si>
     <t>0,09</t>
   </si>
   <si>
     <t>433,59</t>
   </si>
   <si>
     <t>31-12-2021</t>
   </si>
   <si>
     <t xml:space="preserve"> 1193337,60</t>
   </si>
   <si>
+    <t>185,27€</t>
+  </si>
+  <si>
     <t>31-12-2020</t>
   </si>
   <si>
     <t>808534,18</t>
+  </si>
+  <si>
+    <t>123,71€</t>
   </si>
   <si>
     <t>https://transparencia.tinajo.es/storage/uploads/174430048520231031_Importe%20de%20la%20deuda%20de%20la%20entidad%20y%20su%20evoluci%C3%B3n%20durante%20los%20cinco%20a%C3%B1os%20anteriores,%20incluyendo%20el%20endeudamiento%20por%20habitante%20o%20e.odt</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -588,66 +594,72 @@
         <v>15</v>
       </c>
       <c r="C4">
         <v>574281</v>
       </c>
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4" t="s">
         <v>17</v>
       </c>
       <c r="G4">
         <v>2023</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="1">
         <v>196</v>
       </c>
       <c r="B5" t="s">
         <v>18</v>
       </c>
       <c r="C5" t="s">
         <v>19</v>
       </c>
+      <c r="E5" t="s">
+        <v>20</v>
+      </c>
       <c r="G5">
         <v>2021</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="1">
         <v>194</v>
       </c>
       <c r="B6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C6" t="s">
-        <v>21</v>
+        <v>22</v>
+      </c>
+      <c r="E6" t="s">
+        <v>23</v>
       </c>
       <c r="F6" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="G6">
         <v>2020</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>